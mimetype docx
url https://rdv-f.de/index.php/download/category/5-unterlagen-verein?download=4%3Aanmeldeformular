--- v0 (2025-11-29)
+++ v1 (2026-10-13)
@@ -12,429 +12,421 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0EA303DD" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="00DB7D45">
+    <w:p w14:paraId="57A5D117" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="00DB7D45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Beitrittserklärung / Aktualisierung der Mitgliedschaft</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10288" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2280"/>
         <w:gridCol w:w="2753"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="1212"/>
         <w:gridCol w:w="2131"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w14:paraId="72CF0778" w14:textId="77777777" w:rsidTr="00A827FB">
+      <w:tr w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w14:paraId="5BB65CB9" w14:textId="77777777" w:rsidTr="00A827FB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ED7E192" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
+          <w:p w14:paraId="0F534E54" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AF55EED" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="00540623">
+          <w:p w14:paraId="09F0A05F" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Name"/>
                 <w:tag w:val="Name"/>
                 <w:id w:val="1765344309"/>
                 <w:placeholder>
-                  <w:docPart w:val="4B32F2BEC27E4B7681038606D92C4FE5"/>
+                  <w:docPart w:val="036145421FE346A99E8FA4078B46CA2B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F29A7" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E95E1B" w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12478F7B" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
+          <w:p w14:paraId="6F45044C" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geb.-Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:alias w:val="Geburtsdatum"/>
             <w:tag w:val="Geburtsdatum"/>
             <w:id w:val="-991484268"/>
             <w:placeholder>
-              <w:docPart w:val="8AD8BFED855D43CFAEA91B37BDC10921"/>
+              <w:docPart w:val="4973C1936E704C979F4080A4C0FB3D3C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-DE"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2131" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="5E580BF1" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="004F29A7" w:rsidP="00540623">
+              <w:p w14:paraId="45C2C2C2" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="004F29A7" w:rsidP="00540623">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w14:paraId="018BB6BC" w14:textId="77777777" w:rsidTr="00A827FB">
+      <w:tr w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w14:paraId="0F8F1FDD" w14:textId="77777777" w:rsidTr="00A827FB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B5E8E84" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
+          <w:p w14:paraId="7E1013A6" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="458E249C" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="00540623">
+          <w:p w14:paraId="49CEBD77" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Vorname"/>
                 <w:tag w:val="Vorname"/>
                 <w:id w:val="-1726279464"/>
                 <w:placeholder>
-                  <w:docPart w:val="DEB6EFF52B334E6BBDD04E0EA66437BC"/>
+                  <w:docPart w:val="2DB25602D61B4616A21F60FB2367BB47"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB6730" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E95E1B" w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="791F5986" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00F57473" w:rsidP="00540623">
+          <w:p w14:paraId="1B47694E" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00F57473" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geschlecht:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42BA5640" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00F57473" w:rsidP="00540623">
+          <w:p w14:paraId="1D9F9E78" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00F57473" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">w </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1927695563"/>
@@ -529,750 +521,734 @@
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-78453532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F29A7" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w14:paraId="2E4D40E8" w14:textId="77777777" w:rsidTr="00A827FB">
+      <w:tr w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w14:paraId="649D89C7" w14:textId="77777777" w:rsidTr="00A827FB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67EE09D5" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="00C61298" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Straße Hausnr.: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31FC31C8" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="00540623">
+          <w:p w14:paraId="49C3F243" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Strasse und Hausnummer"/>
                 <w:tag w:val="Strasse und Hausnummer"/>
                 <w:id w:val="-560485261"/>
                 <w:placeholder>
-                  <w:docPart w:val="FCC342942FD747969A8D8230EC1FB79A"/>
+                  <w:docPart w:val="D449513F11F246ABAD54EEDC3DD877CB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="330E9F32" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="7D31D226" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>HDV-Nr.:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52FE1D53" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="7B57F0FD" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>(sofern vorhanden und bekannt)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79B7E306" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="008F1EFF" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="77C51D68" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="008F1EFF" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E8D5046" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="008F1EFF">
+          <w:p w14:paraId="60061697" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="008F1EFF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="HDV-Passnummer"/>
                 <w:tag w:val="HDV-Passnummer"/>
                 <w:id w:val="748080365"/>
                 <w:placeholder>
-                  <w:docPart w:val="8F0061F925AF4910A6669D63FA239BD9"/>
+                  <w:docPart w:val="106E5C9437E54F79A83159A59959DB2B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w14:paraId="7C3B6BDC" w14:textId="77777777" w:rsidTr="00A827FB">
+      <w:tr w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w14:paraId="5DD70076" w14:textId="77777777" w:rsidTr="00A827FB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64BFD5F4" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="0ABB78DA" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E7FCB08" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="00540623">
+          <w:p w14:paraId="551809B4" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="PLZ und Wohnort"/>
                 <w:tag w:val="PLZ und Wohnort"/>
                 <w:id w:val="98607920"/>
                 <w:placeholder>
-                  <w:docPart w:val="94ADCDE4E1674194B824845A238CB4E5"/>
+                  <w:docPart w:val="B40FC671E1384DE89027516631410999"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779CC021" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="1639154F" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5383A41A" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="26F34627" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w14:paraId="675E6646" w14:textId="77777777" w:rsidTr="00A827FB">
+      <w:tr w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w14:paraId="49888646" w14:textId="77777777" w:rsidTr="00A827FB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA5BEC7" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
+          <w:p w14:paraId="1C3994D9" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="008F1EFF" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mobiltelefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8008" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0794827B" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="00540623">
+          <w:p w14:paraId="68100479" w14:textId="77777777" w:rsidR="008F1EFF" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Telefon/Mobiltelefon"/>
                 <w:tag w:val="Telefon/Mobiltelefon"/>
                 <w:id w:val="96685271"/>
                 <w:placeholder>
-                  <w:docPart w:val="D98ABF1EF4E64028BF5335E4F100354D"/>
+                  <w:docPart w:val="11980509337344DF9808BA96C38A2F14"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F1EFF" w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w14:paraId="1630AB56" w14:textId="77777777" w:rsidTr="00A827FB">
+      <w:tr w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w14:paraId="4343ACDF" w14:textId="77777777" w:rsidTr="00A827FB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B86711C" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
+          <w:p w14:paraId="15940FFD" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAE054E" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="00540623">
+          <w:p w14:paraId="6C36073E" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="E-Mailadresse"/>
                 <w:tag w:val="E-Mailadresse"/>
                 <w:id w:val="-1411765246"/>
                 <w:placeholder>
-                  <w:docPart w:val="FEC50BABDD634AD1A0ACC6260E11E8DE"/>
+                  <w:docPart w:val="54C9D88CB4C8476B8F11DFBA2BA924B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB6730" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="320E5BC7" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
+          <w:p w14:paraId="6FC0C769" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BE39DFC" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
+          <w:p w14:paraId="51AF0AF1" w14:textId="77777777" w:rsidR="00E95E1B" w:rsidRPr="00311AF9" w:rsidRDefault="00E95E1B" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A20EDC" w:rsidRPr="00311AF9" w14:paraId="4FA1D114" w14:textId="77777777" w:rsidTr="00F1656F">
+      <w:tr w:rsidR="00A20EDC" w:rsidRPr="00311AF9" w14:paraId="37168147" w14:textId="77777777" w:rsidTr="00F1656F">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6429AD2D" w14:textId="77777777" w:rsidR="00A20EDC" w:rsidRPr="00311AF9" w:rsidRDefault="00A20EDC" w:rsidP="00540623">
+          <w:p w14:paraId="164BC161" w14:textId="77777777" w:rsidR="00A20EDC" w:rsidRPr="00311AF9" w:rsidRDefault="00A20EDC" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Art der Mitgliedschaft:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE57443" w14:textId="4B2EDBB7" w:rsidR="00A20EDC" w:rsidRDefault="00A827FB" w:rsidP="00540623">
+          <w:p w14:paraId="73465BF6" w14:textId="77777777" w:rsidR="00A20EDC" w:rsidRDefault="00A827FB" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Passiv</w:t>
             </w:r>
             <w:r w:rsidR="00A20EDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
@@ -1290,55 +1266,54 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A20EDC" w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5255" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A9EACE" w14:textId="181FE297" w:rsidR="00A20EDC" w:rsidRPr="00311AF9" w:rsidRDefault="00A827FB" w:rsidP="00A827FB">
+          <w:p w14:paraId="6D42CF45" w14:textId="77777777" w:rsidR="00A20EDC" w:rsidRPr="00311AF9" w:rsidRDefault="00A827FB" w:rsidP="00A827FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1067"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Aktiv</w:t>
             </w:r>
             <w:r w:rsidR="00A20EDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
@@ -1368,467 +1343,461 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Mannschaft: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Mannschaft"/>
                 <w:tag w:val="Mannschaft"/>
                 <w:id w:val="1213237971"/>
                 <w:placeholder>
-                  <w:docPart w:val="BEDBCD5ACBCF47E1A701777BE5CA52A1"/>
+                  <w:docPart w:val="51E664A81875417581D132464E96DBFB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00311AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1656F" w:rsidRPr="00311AF9" w14:paraId="49CCD379" w14:textId="77777777" w:rsidTr="00F1656F">
+      <w:tr w:rsidR="00F1656F" w:rsidRPr="00311AF9" w14:paraId="5DE8F142" w14:textId="77777777" w:rsidTr="00F1656F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="488E59E8" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
+          <w:p w14:paraId="756A5A54" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ermäßigter Beitrag:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D01D3A0" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
+          <w:p w14:paraId="0C184B0B" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>(gem. § 5.5 FO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A4536FF" w14:textId="63638388" w:rsidR="000F3948" w:rsidRDefault="000F3948" w:rsidP="00540623">
+          <w:p w14:paraId="1B03A8A9" w14:textId="77777777" w:rsidR="000F3948" w:rsidRDefault="000F3948" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E101AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachweis </w:t>
             </w:r>
             <w:r w:rsidR="00E101AC" w:rsidRPr="00E101AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>anhängen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8008" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED4EE74" w14:textId="11460FF9" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00F1656F">
+          <w:p w14:paraId="766A0FB1" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00F1656F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Schwerbehinderung    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-573667965"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C54CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1656F" w:rsidRPr="00311AF9" w14:paraId="31A5C310" w14:textId="77777777" w:rsidTr="00F1656F">
+      <w:tr w:rsidR="00F1656F" w:rsidRPr="00311AF9" w14:paraId="6375D6B4" w14:textId="77777777" w:rsidTr="00F1656F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0CC402" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
+          <w:p w14:paraId="4C7C69D6" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8008" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C86A60" w14:textId="3D94F71E" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00F1656F">
+          <w:p w14:paraId="5BF5100E" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00F1656F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausbildung/Umschulung/Studium   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1851487098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C54CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1656F" w:rsidRPr="00311AF9" w14:paraId="1D4A64E1" w14:textId="77777777" w:rsidTr="00F1656F">
+      <w:tr w:rsidR="00F1656F" w:rsidRPr="00311AF9" w14:paraId="73CCE7C2" w14:textId="77777777" w:rsidTr="00F1656F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36FD1C26" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
+          <w:p w14:paraId="3ABAADA1" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00540623">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8008" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="272DA61D" w14:textId="40E910D8" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00F1656F">
+          <w:p w14:paraId="26A3C518" w14:textId="77777777" w:rsidR="00F1656F" w:rsidRDefault="00F1656F" w:rsidP="00F1656F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Rentner/Pensionär   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="24220805"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C54CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DDEC9DB" w14:textId="77777777" w:rsidR="00A54665" w:rsidRPr="00311AF9" w:rsidRDefault="00A54665" w:rsidP="003615A7">
+    <w:p w14:paraId="16E3E69B" w14:textId="77777777" w:rsidR="00A54665" w:rsidRPr="00311AF9" w:rsidRDefault="00A54665" w:rsidP="003615A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F28504" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="003615A7">
+    <w:p w14:paraId="401275CA" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="003615A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Erklärung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E5B59C" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="003615A7">
+    <w:p w14:paraId="1F3DAA0A" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="003615A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hiermit erkläre ich meinen Beitritt zum</w:t>
       </w:r>
       <w:r w:rsidR="00E95E1B" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regionalen Dartsportverein Frankfurt am Main</w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e.V.</w:t>
       </w:r>
       <w:r w:rsidR="00E95E1B" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5774DC44" w14:textId="77777777" w:rsidR="00512DC9" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="003615A7">
+    <w:p w14:paraId="1BB10B71" w14:textId="77777777" w:rsidR="00512DC9" w:rsidRPr="00311AF9" w:rsidRDefault="003615A7" w:rsidP="003615A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mit meiner Unterschrift erkenne ich die Satzung,</w:t>
       </w:r>
       <w:r w:rsidR="00512DC9" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> die</w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1849,175 +1818,175 @@
       <w:r w:rsidR="00512DC9" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>des Vereines an.</w:t>
       </w:r>
       <w:r w:rsidR="00512DC9" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B54B0" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemäß der Finanzordnung des Vereins werde ich meine Beiträge entrichten. Mir ist bekannt, dass mein Beitrag auch über eine vom Team beauftragte Person an den Verein überwiesen werden kann. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932F831" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="00E95E1B">
+    <w:p w14:paraId="72109E4D" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="00E95E1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73684152" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="009763B7">
+    <w:p w14:paraId="0295EF48" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="009763B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:alias w:val="Ort"/>
           <w:tag w:val="Name"/>
           <w:id w:val="1191647466"/>
           <w:placeholder>
-            <w:docPart w:val="DABE779F8B7749F781840A1D4ACB32CC"/>
+            <w:docPart w:val="EAD2F4E760DD46C3A555060DA998C328"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00391E4C" w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B70989" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009763B7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:alias w:val="Heutiges Datum"/>
           <w:tag w:val="Geburtsdatum"/>
           <w:id w:val="41420167"/>
           <w:placeholder>
-            <w:docPart w:val="0A37E15D4A284B6D8FBB8EF79606FB3C"/>
+            <w:docPart w:val="53A5FC5A2CBB401A98A8D2B18936583E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2021-08-02T00:00:00Z">
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="de-DE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00391E4C" w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="019ED89C" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="00764A81" w:rsidP="00E95E1B">
+    <w:p w14:paraId="4D0941A5" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="00764A81" w:rsidP="00E95E1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="484364A8" wp14:editId="5C794EA8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B44C7D" wp14:editId="4DE70EDB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2780665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2836545" cy="0"/>
                 <wp:effectExtent l="13970" t="8890" r="6985" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="AutoShape 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2836545" cy="0"/>
                         </a:xfrm>
@@ -2034,71 +2003,71 @@
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1E7085A1" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="02791630" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.95pt;margin-top:5pt;width:223.35pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ/hErzQEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aytSuMOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ2lJWmyXoagPgiiST+890cvbw+jE3hBb9K2cz2opjFeore9b+fPp/sON&#10;FBzBa3DoTSuPhuXt6v275RQas8ABnTYkEojnZgqtHGIMTVWxGswIPMNgfEp2SCPEFFJfaYIpoY+u&#10;WtT1dTUh6UCoDHM6vfuTlKuC33VGxR9dxyYK18rELZaVyrrNa7VaQtMThMGqEw14BYsRrE+XXqDu&#10;IILYkf0HarSKkLGLM4VjhV1nlSkakpp5/ZeaxwGCKVqSORwuNvHbwarv+7XfUKauDv4xPKD6xcLj&#10;egDfm0Lg6RjSw82zVdUUuLm05IDDhsR2+oY61cAuYnHh0NGYIZM+cShmHy9mm0MUKh0ubj5eX326&#10;kkKdcxU058ZAHL8aHEXetJIjge2HuEbv05Mizcs1sH/gmGlBc27It3q8t86Vl3VeTIn74nNdlw5G&#10;Z3XO5jqmfrt2JPaQh6N8RWTKvCwj3Hld0AYD+ovXIhZHfBpomeFHo6VwJs1/3pXKCNb9T2Vi7vzJ&#10;12xlnltutqiPG8rCcpRevkg8TWkerZdxqXr+l1a/AQAA//8DAFBLAwQUAAYACAAAACEAYlkF89sA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgDpGlI41SAxLki5cJtE2/j&#10;qLEdxW4T/p5FHOC4M0+zM+VusYO40BR67xTcrxIQ5Fqve9cp+Di83eUgQkSncfCOFHxRgF11fVVi&#10;of3s3ulSx05wiAsFKjAxjoWUoTVkMaz8SI69o58sRj6nTuoJZw63g3xIkkxa7B1/MDjSq6H2VJ+t&#10;gk2qPz1mL+tmPe8PkY6mzveLUrc3y/MWRKQl/sHwU5+rQ8WdGn92OohBQfq4eWKUjYQ3MZDnaQai&#10;+RVkVcr/C6pvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFD+ESvNAQAAkwMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGJZBfPbAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAJwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34CB63C4" wp14:editId="79BF1CC8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3431D149" wp14:editId="76369C4E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2340610" cy="0"/>
                 <wp:effectExtent l="13970" t="8890" r="7620" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="AutoShape 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2340610" cy="0"/>
                         </a:xfrm>
@@ -2115,187 +2084,187 @@
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2FC32C1D" id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.05pt;margin-top:5pt;width:184.3pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrD8vZzAEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElBC4qa7qHLclmg&#10;0i4fMLWdxFrHY43dpv17xqYtK7ggtDlYHs/4+b03k9XtcXLiYCha9J1sFrUUxivU1g+d/PF0/+6T&#10;FDGB1+DQm06eTJS367dvVnNozRJHdNqQYBAf2zl0ckwptFUV1WgmiAsMxnOyR5ogcUhDpQlmRp9c&#10;tazrm2pG0oFQmRj59O5XUq4Lft8blb73fTRJuE4yt1RWKusur9V6Be1AEEarzjTgP1hMYD0/eoW6&#10;gwRiT/YvqMkqwoh9WiicKux7q0zRwGqa+g81jyMEU7SwOTFcbYqvB6u+HTZ+S5m6OvrH8IDqOQqP&#10;mxH8YAqBp1PgxjXZqmoOsb1eyUEMWxK7+StqroF9wuLCsacpQ7I+cSxmn65mm2MSig+X7z/UNw33&#10;RF1yFbSXi4Fi+mJwEnnTyZgI7DCmDXrPLUVqyjNweIgp04L2ciG/6vHeOlc667yYmfvyY12XGxGd&#10;1Tmb6yINu40jcYA8HOUrIjnzsoxw73VBGw3oz16LVBzxPNAyw09GS+EMz3/elcoE1v1LJTN3/uxr&#10;tjLPbWx3qE9bysJyxJ0vEs9TmkfrZVyqfv9L658AAAD//wMAUEsDBBQABgAIAAAAIQDmBtSg2QAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqdAQhTiVIDUc0XaCzcn3sYR&#10;8TqK3Sb9exZxgOPOjGbflNvFDeKCU+g9KdisExBIrTc9dQqOh90qBxGiJqMHT6jgigG21e1NqQvj&#10;Z/rASx07wSUUCq3AxjgWUobWotNh7Uck9k5+cjryOXXSTHrmcjfIhyTJpNM98QerR3y32H7VZ6fg&#10;+cl8ep29pU067w8RT7bO94tS93fL6wuIiEv8C8MPPqNDxUyNP5MJYlCw2nCQ5YQXsf2Y5SmI5leQ&#10;VSn/81ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOsPy9nMAQAAkwMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOYG1KDZAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokeweight="1pt"/>
+              <v:shape w14:anchorId="44BA5821" id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.05pt;margin-top:5pt;width:184.3pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrD8vZzAEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElBC4qa7qHLclmg&#10;0i4fMLWdxFrHY43dpv17xqYtK7ggtDlYHs/4+b03k9XtcXLiYCha9J1sFrUUxivU1g+d/PF0/+6T&#10;FDGB1+DQm06eTJS367dvVnNozRJHdNqQYBAf2zl0ckwptFUV1WgmiAsMxnOyR5ogcUhDpQlmRp9c&#10;tazrm2pG0oFQmRj59O5XUq4Lft8blb73fTRJuE4yt1RWKusur9V6Be1AEEarzjTgP1hMYD0/eoW6&#10;gwRiT/YvqMkqwoh9WiicKux7q0zRwGqa+g81jyMEU7SwOTFcbYqvB6u+HTZ+S5m6OvrH8IDqOQqP&#10;mxH8YAqBp1PgxjXZqmoOsb1eyUEMWxK7+StqroF9wuLCsacpQ7I+cSxmn65mm2MSig+X7z/UNw33&#10;RF1yFbSXi4Fi+mJwEnnTyZgI7DCmDXrPLUVqyjNweIgp04L2ciG/6vHeOlc667yYmfvyY12XGxGd&#10;1Tmb6yINu40jcYA8HOUrIjnzsoxw73VBGw3oz16LVBzxPNAyw09GS+EMz3/elcoE1v1LJTN3/uxr&#10;tjLPbWx3qE9bysJyxJ0vEs9TmkfrZVyqfv9L658AAAD//wMAUEsDBBQABgAIAAAAIQDmBtSg2QAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqdAQhTiVIDUc0XaCzcn3sYR&#10;8TqK3Sb9exZxgOPOjGbflNvFDeKCU+g9KdisExBIrTc9dQqOh90qBxGiJqMHT6jgigG21e1NqQvj&#10;Z/rASx07wSUUCq3AxjgWUobWotNh7Uck9k5+cjryOXXSTHrmcjfIhyTJpNM98QerR3y32H7VZ6fg&#10;+cl8ep29pU067w8RT7bO94tS93fL6wuIiEv8C8MPPqNDxUyNP5MJYlCw2nCQ5YQXsf2Y5SmI5leQ&#10;VSn/81ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOsPy9nMAQAAkwMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOYG1KDZAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E888DA" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="008401E1">
+    <w:p w14:paraId="77284263" w14:textId="77777777" w:rsidR="003615A7" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="008401E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort und </w:t>
       </w:r>
       <w:r w:rsidR="003615A7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidR="00E95E1B" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003615A7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D6E52C" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="001F2140" w:rsidP="008401E1">
+    <w:p w14:paraId="5E87D2F0" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="001F2140" w:rsidP="008401E1">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="147"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Bei Minderjährigen eines</w:t>
       </w:r>
       <w:r w:rsidR="003615A7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erziehungsberechtigte</w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="003615A7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43227CFC" w14:textId="77777777" w:rsidR="00A20EDC" w:rsidRDefault="00A20EDC" w:rsidP="00E16A0B">
+    <w:p w14:paraId="1BB42E83" w14:textId="77777777" w:rsidR="00A20EDC" w:rsidRDefault="00A20EDC" w:rsidP="00E16A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D21ABA3" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00E16A0B">
+    <w:p w14:paraId="6A690B96" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00E16A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datenschutzerklärung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC248C2" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00E16A0B">
+    <w:p w14:paraId="5AEE7BF1" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00E16A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mit meinem Beitritt erhebt der Verein zur Erfüllung seiner Aufgaben und seine</w:t>
       </w:r>
       <w:r w:rsidR="004F29A7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="000743C6" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2374,96 +2343,96 @@
           <w:t>www.rdv-f.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C955E3" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Menu </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00C955E3" w:rsidRPr="00311AF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C955E3" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> veröffentlicht sind.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6E0B53" w14:textId="77777777" w:rsidR="001712C1" w:rsidRPr="00311AF9" w:rsidRDefault="001712C1" w:rsidP="00E16A0B">
+    <w:p w14:paraId="0A15AF76" w14:textId="77777777" w:rsidR="001712C1" w:rsidRPr="00311AF9" w:rsidRDefault="001712C1" w:rsidP="00E16A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B5489E" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00B23E15">
+    <w:p w14:paraId="7CF8EC59" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00B23E15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Eine Weitergabe an Dritte </w:t>
       </w:r>
       <w:r w:rsidR="00B23E15" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>erfolgt ausschließlich zur Erfüllung der Zwecke des Vereins. Ich verpflichte mich, personenbezogene Daten, von denen ich durch meine Mitgliedschaft im Verein Kenntnis erhalte, nicht unbefugt an Dritte weiterzugeben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AFAA97" w14:textId="77777777" w:rsidR="00DE30BF" w:rsidRPr="00311AF9" w:rsidRDefault="00DE30BF" w:rsidP="00E16A0B">
+    <w:p w14:paraId="74901228" w14:textId="77777777" w:rsidR="00DE30BF" w:rsidRPr="00311AF9" w:rsidRDefault="00DE30BF" w:rsidP="00E16A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3050DA" w14:textId="77777777" w:rsidR="00DE30BF" w:rsidRPr="00311AF9" w:rsidRDefault="00DE30BF" w:rsidP="00DE30BF">
+    <w:p w14:paraId="5615843D" w14:textId="77777777" w:rsidR="00DE30BF" w:rsidRPr="00311AF9" w:rsidRDefault="00DE30BF" w:rsidP="00DE30BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Einer Veröffentlichung </w:t>
       </w:r>
       <w:r w:rsidR="007C296E" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">meines Vor- und Nachnamens und von </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2484,62 +2453,62 @@
       <w:r w:rsidR="007C296E" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> und in der</w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tagespresse</w:t>
       </w:r>
       <w:r w:rsidR="007C296E" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> stimme ich zu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9A878C" w14:textId="77777777" w:rsidR="00DE30BF" w:rsidRPr="00311AF9" w:rsidRDefault="00DE30BF" w:rsidP="00DE30BF">
+    <w:p w14:paraId="127EEDCE" w14:textId="77777777" w:rsidR="00DE30BF" w:rsidRPr="00311AF9" w:rsidRDefault="00DE30BF" w:rsidP="00DE30BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="794EE338" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00E16A0B">
+    <w:p w14:paraId="2A75C2EA" w14:textId="77777777" w:rsidR="00E16A0B" w:rsidRPr="00311AF9" w:rsidRDefault="00E16A0B" w:rsidP="00E16A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Es ist mir bekannt, dass ich dieser Erklärung im Ganzen oder in Einzelpunkten jederzeit</w:t>
       </w:r>
       <w:r w:rsidR="00B23E15" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2560,173 +2529,173 @@
       <w:r w:rsidR="00B23E15" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">bei Bedarf </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vom Vorstand aufgeklärt. Für den</w:t>
       </w:r>
       <w:r w:rsidR="00B23E15" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Widerspruch genügt ein formloses Schreiben an den Vorstand des Vereins.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626FC19E" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="009763B7">
+    <w:p w14:paraId="02C36500" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="009763B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7463C85A" w14:textId="77777777" w:rsidR="009763B7" w:rsidRPr="00311AF9" w:rsidRDefault="00292460" w:rsidP="009763B7">
+    <w:p w14:paraId="1D066A3F" w14:textId="77777777" w:rsidR="009763B7" w:rsidRPr="00311AF9" w:rsidRDefault="001073B4" w:rsidP="009763B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:alias w:val="Ort"/>
           <w:tag w:val="Name"/>
           <w:id w:val="-1599017481"/>
           <w:placeholder>
-            <w:docPart w:val="1F69CF9F40EF4A809F8800FE9CC2C468"/>
+            <w:docPart w:val="9D34BF5BD936455A9F42064F21C97358"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009763B7" w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B70989" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009763B7" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:alias w:val="Heutiges Datum"/>
           <w:tag w:val="Geburtsdatum"/>
           <w:id w:val="-1689060712"/>
           <w:placeholder>
-            <w:docPart w:val="FFADCA1DEC714298A0F87131B9AA730E"/>
+            <w:docPart w:val="1C721A88E09F4B16A71D348D911EFCCA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="de-DE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009763B7" w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="330A0B7F" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="009763B7" w:rsidP="009763B7">
+    <w:p w14:paraId="1A26C40A" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="009763B7" w:rsidP="009763B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33C028E8" wp14:editId="6DEE16AF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281764C8" wp14:editId="24821DA8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-8255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>83820</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2340610" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="AutoShape 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2340610" cy="0"/>
                         </a:xfrm>
@@ -2743,67 +2712,67 @@
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4D4BA030" id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.65pt;margin-top:6.6pt;width:184.3pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrD8vZzAEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElBC4qa7qHLclmg&#10;0i4fMLWdxFrHY43dpv17xqYtK7ggtDlYHs/4+b03k9XtcXLiYCha9J1sFrUUxivU1g+d/PF0/+6T&#10;FDGB1+DQm06eTJS367dvVnNozRJHdNqQYBAf2zl0ckwptFUV1WgmiAsMxnOyR5ogcUhDpQlmRp9c&#10;tazrm2pG0oFQmRj59O5XUq4Lft8blb73fTRJuE4yt1RWKusur9V6Be1AEEarzjTgP1hMYD0/eoW6&#10;gwRiT/YvqMkqwoh9WiicKux7q0zRwGqa+g81jyMEU7SwOTFcbYqvB6u+HTZ+S5m6OvrH8IDqOQqP&#10;mxH8YAqBp1PgxjXZqmoOsb1eyUEMWxK7+StqroF9wuLCsacpQ7I+cSxmn65mm2MSig+X7z/UNw33&#10;RF1yFbSXi4Fi+mJwEnnTyZgI7DCmDXrPLUVqyjNweIgp04L2ciG/6vHeOlc667yYmfvyY12XGxGd&#10;1Tmb6yINu40jcYA8HOUrIjnzsoxw73VBGw3oz16LVBzxPNAyw09GS+EMz3/elcoE1v1LJTN3/uxr&#10;tjLPbWx3qE9bysJyxJ0vEs9TmkfrZVyqfv9L658AAAD//wMAUEsDBBQABgAIAAAAIQAc9yGY2gAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqcNTas0TgVInCtSLtyceBtH&#10;jddR7Dbh71nEAY77ZjQ7Uxxm14sbjqHzpGC1TEAgNd501Cr4OL0tdiBC1GR07wkVfGGAQ3l/V+jc&#10;+Ine8VbFVnAIhVwrsDEOuZShseh0WPoBibWzH52OfI6tNKOeONz1cp0kmXS6I/5g9YCvFptLdXUK&#10;tk/m0+vsZVNvpuMp4tlWu+Os1OPD/LwHEXGOf2b4qc/VoeROtb+SCaJXsFil7GSerkGwnmZbBvUv&#10;kGUh/w8ovwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrD8vZzAEAAJMDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAc9yGY2gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokeweight="1pt"/>
+              <v:shape w14:anchorId="4DDFEA24" id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.65pt;margin-top:6.6pt;width:184.3pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrD8vZzAEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElBC4qa7qHLclmg&#10;0i4fMLWdxFrHY43dpv17xqYtK7ggtDlYHs/4+b03k9XtcXLiYCha9J1sFrUUxivU1g+d/PF0/+6T&#10;FDGB1+DQm06eTJS367dvVnNozRJHdNqQYBAf2zl0ckwptFUV1WgmiAsMxnOyR5ogcUhDpQlmRp9c&#10;tazrm2pG0oFQmRj59O5XUq4Lft8blb73fTRJuE4yt1RWKusur9V6Be1AEEarzjTgP1hMYD0/eoW6&#10;gwRiT/YvqMkqwoh9WiicKux7q0zRwGqa+g81jyMEU7SwOTFcbYqvB6u+HTZ+S5m6OvrH8IDqOQqP&#10;mxH8YAqBp1PgxjXZqmoOsb1eyUEMWxK7+StqroF9wuLCsacpQ7I+cSxmn65mm2MSig+X7z/UNw33&#10;RF1yFbSXi4Fi+mJwEnnTyZgI7DCmDXrPLUVqyjNweIgp04L2ciG/6vHeOlc667yYmfvyY12XGxGd&#10;1Tmb6yINu40jcYA8HOUrIjnzsoxw73VBGw3oz16LVBzxPNAyw09GS+EMz3/elcoE1v1LJTN3/uxr&#10;tjLPbWx3qE9bysJyxJ0vEs9TmkfrZVyqfv9L658AAAD//wMAUEsDBBQABgAIAAAAIQAc9yGY2gAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqcNTas0TgVInCtSLtyceBtH&#10;jddR7Dbh71nEAY77ZjQ7Uxxm14sbjqHzpGC1TEAgNd501Cr4OL0tdiBC1GR07wkVfGGAQ3l/V+jc&#10;+Ine8VbFVnAIhVwrsDEOuZShseh0WPoBibWzH52OfI6tNKOeONz1cp0kmXS6I/5g9YCvFptLdXUK&#10;tk/m0+vsZVNvpuMp4tlWu+Os1OPD/LwHEXGOf2b4qc/VoeROtb+SCaJXsFil7GSerkGwnmZbBvUv&#10;kGUh/w8ovwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrD8vZzAEAAJMDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAc9yGY2gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61E91F93" wp14:editId="476D28BD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EB87712" wp14:editId="75BCBA7D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2773045</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>84308</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2836545" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2836545" cy="0"/>
                         </a:xfrm>
@@ -2820,57 +2789,57 @@
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="67870603" id="AutoShape 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.35pt;margin-top:6.65pt;width:223.35pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ/hErzQEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aytSuMOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ2lJWmyXoagPgiiST+890cvbw+jE3hBb9K2cz2opjFeore9b+fPp/sON&#10;FBzBa3DoTSuPhuXt6v275RQas8ABnTYkEojnZgqtHGIMTVWxGswIPMNgfEp2SCPEFFJfaYIpoY+u&#10;WtT1dTUh6UCoDHM6vfuTlKuC33VGxR9dxyYK18rELZaVyrrNa7VaQtMThMGqEw14BYsRrE+XXqDu&#10;IILYkf0HarSKkLGLM4VjhV1nlSkakpp5/ZeaxwGCKVqSORwuNvHbwarv+7XfUKauDv4xPKD6xcLj&#10;egDfm0Lg6RjSw82zVdUUuLm05IDDhsR2+oY61cAuYnHh0NGYIZM+cShmHy9mm0MUKh0ubj5eX326&#10;kkKdcxU058ZAHL8aHEXetJIjge2HuEbv05Mizcs1sH/gmGlBc27It3q8t86Vl3VeTIn74nNdlw5G&#10;Z3XO5jqmfrt2JPaQh6N8RWTKvCwj3Hld0AYD+ovXIhZHfBpomeFHo6VwJs1/3pXKCNb9T2Vi7vzJ&#10;12xlnltutqiPG8rCcpRevkg8TWkerZdxqXr+l1a/AQAA//8DAFBLAwQUAAYACAAAACEAH288zdoA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6EMBCG7ya+QzMm3tyisCxBykZNPG9kvXgb6Cwl&#10;0imh3QXf3hoPepz5v/zzTbVf7SguNPvBsYL7TQKCuHN64F7B+/H1rgDhA7LG0TEp+CIP+/r6qsJS&#10;u4Xf6NKEXsQS9iUqMCFMpZS+M2TRb9xEHLOTmy2GOM691DMusdyO8iFJcmlx4HjB4EQvhrrP5mwV&#10;7DL94TB/3rbb5XAMdDJNcViVur1Znx5BBFrDHww/+lEd6ujUujNrL0YFWZrvIhqDNAURgaJIMxDt&#10;70LWlfz/Qf0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUP4RK80BAACTAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH288zdoAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokeweight="1pt"/>
+              <v:shape w14:anchorId="16166948" id="AutoShape 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.35pt;margin-top:6.65pt;width:223.35pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ/hErzQEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aytSuMOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ2lJWmyXoagPgiiST+890cvbw+jE3hBb9K2cz2opjFeore9b+fPp/sON&#10;FBzBa3DoTSuPhuXt6v275RQas8ABnTYkEojnZgqtHGIMTVWxGswIPMNgfEp2SCPEFFJfaYIpoY+u&#10;WtT1dTUh6UCoDHM6vfuTlKuC33VGxR9dxyYK18rELZaVyrrNa7VaQtMThMGqEw14BYsRrE+XXqDu&#10;IILYkf0HarSKkLGLM4VjhV1nlSkakpp5/ZeaxwGCKVqSORwuNvHbwarv+7XfUKauDv4xPKD6xcLj&#10;egDfm0Lg6RjSw82zVdUUuLm05IDDhsR2+oY61cAuYnHh0NGYIZM+cShmHy9mm0MUKh0ubj5eX326&#10;kkKdcxU058ZAHL8aHEXetJIjge2HuEbv05Mizcs1sH/gmGlBc27It3q8t86Vl3VeTIn74nNdlw5G&#10;Z3XO5jqmfrt2JPaQh6N8RWTKvCwj3Hld0AYD+ovXIhZHfBpomeFHo6VwJs1/3pXKCNb9T2Vi7vzJ&#10;12xlnltutqiPG8rCcpRevkg8TWkerZdxqXr+l1a/AQAA//8DAFBLAwQUAAYACAAAACEAH288zdoA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6EMBCG7ya+QzMm3tyisCxBykZNPG9kvXgb6Cwl&#10;0imh3QXf3hoPepz5v/zzTbVf7SguNPvBsYL7TQKCuHN64F7B+/H1rgDhA7LG0TEp+CIP+/r6qsJS&#10;u4Xf6NKEXsQS9iUqMCFMpZS+M2TRb9xEHLOTmy2GOM691DMusdyO8iFJcmlx4HjB4EQvhrrP5mwV&#10;7DL94TB/3rbb5XAMdDJNcViVur1Znx5BBFrDHww/+lEd6ujUujNrL0YFWZrvIhqDNAURgaJIMxDt&#10;70LWlfz/Qf0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUP4RK80BAACTAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH288zdoAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2367E912" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="008401E1">
+    <w:p w14:paraId="5C3B733F" w14:textId="77777777" w:rsidR="008401E1" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="008401E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort und </w:t>
       </w:r>
       <w:r w:rsidR="00E16A0B" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2882,51 +2851,51 @@
       <w:r w:rsidR="00A54665" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00E16A0B" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nterschrift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64651A86" w14:textId="77777777" w:rsidR="00894BC0" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="008401E1">
+    <w:p w14:paraId="6FC119E4" w14:textId="77777777" w:rsidR="00894BC0" w:rsidRPr="00311AF9" w:rsidRDefault="008401E1" w:rsidP="008401E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001F2140" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2938,172 +2907,172 @@
       <w:r w:rsidR="00A54665" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erziehungsberechtigte</w:t>
       </w:r>
       <w:r w:rsidR="001F2140" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A54665" w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B76F5B" w14:textId="77777777" w:rsidR="00894BC0" w:rsidRPr="00311AF9" w:rsidRDefault="00894BC0">
+    <w:p w14:paraId="5E0B3025" w14:textId="77777777" w:rsidR="00894BC0" w:rsidRPr="00311AF9" w:rsidRDefault="00894BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3937C662" w14:textId="77777777" w:rsidR="00BF40CD" w:rsidRPr="00BF40CD" w:rsidRDefault="00894BC0" w:rsidP="00894BC0">
+    <w:p w14:paraId="6E42E011" w14:textId="77777777" w:rsidR="00BF40CD" w:rsidRPr="00BF40CD" w:rsidRDefault="00894BC0" w:rsidP="00894BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00375298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MITGLIEDSBEITRAG</w:t>
       </w:r>
       <w:r w:rsidR="00375298" w:rsidRPr="00375298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF40CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>gem. § 5 Finanzordnung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC26CA7" w14:textId="77777777" w:rsidR="00894BC0" w:rsidRPr="00311AF9" w:rsidRDefault="00894BC0" w:rsidP="00894BC0">
+    <w:p w14:paraId="169AEA35" w14:textId="77777777" w:rsidR="00894BC0" w:rsidRPr="00311AF9" w:rsidRDefault="00894BC0" w:rsidP="00894BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5114"/>
           <w:tab w:val="center" w:pos="6591"/>
           <w:tab w:val="center" w:pos="8352"/>
           <w:tab w:val="center" w:pos="10351"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00311AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCF0E58" w14:textId="77777777" w:rsidR="00311AF9" w:rsidRPr="00311AF9" w:rsidRDefault="00311AF9" w:rsidP="00894BC0">
+    <w:p w14:paraId="5017BACF" w14:textId="77777777" w:rsidR="00311AF9" w:rsidRPr="00311AF9" w:rsidRDefault="00311AF9" w:rsidP="00894BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5114"/>
           <w:tab w:val="center" w:pos="6591"/>
           <w:tab w:val="center" w:pos="8352"/>
           <w:tab w:val="center" w:pos="10351"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E663158" w14:textId="77777777" w:rsidR="00311AF9" w:rsidRPr="00311AF9" w:rsidRDefault="00311AF9" w:rsidP="00894BC0">
+    <w:p w14:paraId="396682F2" w14:textId="77777777" w:rsidR="00311AF9" w:rsidRPr="00311AF9" w:rsidRDefault="00311AF9" w:rsidP="00894BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5114"/>
           <w:tab w:val="center" w:pos="6591"/>
           <w:tab w:val="center" w:pos="8352"/>
           <w:tab w:val="center" w:pos="10351"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="017FBB9D" w14:textId="4A8195CB" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
+    <w:p w14:paraId="1C9ACCD6" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="00BF40CD" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233356">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>für Aktive</w:t>
       </w:r>
       <w:r w:rsidRPr="00233356">
@@ -3119,491 +3088,517 @@
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
       <w:r w:rsidR="00A827FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidRPr="00233356">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4D23D2" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    <w:p w14:paraId="0A38AA45" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5663E217" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    <w:p w14:paraId="0FD0A41C" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50E5778A" w14:textId="77777777" w:rsidR="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    <w:p w14:paraId="1860C72C" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E27CFF0" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    <w:p w14:paraId="5E1BAAB0" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AD741A8" w14:textId="12374117" w:rsidR="00A827FB" w:rsidRPr="00A827FB" w:rsidRDefault="00BF40CD" w:rsidP="00A827FB">
+    <w:p w14:paraId="00B78357" w14:textId="4C386EB1" w:rsidR="006B7F6C" w:rsidRPr="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="00EF1321">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00233356">
+      <w:r w:rsidRPr="006B7F6C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>für schwerbehinderte Aktive</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="18E7C79E" w14:textId="6A772A94" w:rsidR="00633A6F" w:rsidRPr="00633A6F" w:rsidRDefault="00A827FB" w:rsidP="00070062">
+      <w:r w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>für Aktive, die ihre Kündigung schriftlich bis zum 01.03. eines Jahres dem Vorstand mitgeteilt haben und ihre Mitgliedschaft zum 30.06 des Jahres beenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">für Aktive, die nach dem 30.06. eines Jahres in den Verein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>eintreten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>für das</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Jahr des Beitritts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B36586E" w14:textId="1E9B39A7" w:rsidR="006B7F6C" w:rsidRPr="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A827FB">
+      <w:r w:rsidRPr="006B7F6C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>für Aktive, die ihre Kündigung schriftlich bis zum 01.03. eines Jahres dem Vorstand mitgeteilt haben und ihre Mitgliedschaft zum 30.06 des Jahres beenden</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="285B0677" w14:textId="14804BC7" w:rsidR="00BF40CD" w:rsidRPr="00633A6F" w:rsidRDefault="00BF40CD" w:rsidP="00070062">
+        <w:t>für Aktive in Ausbildung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEB33CE" w14:textId="070D26EE" w:rsidR="006B7F6C" w:rsidRPr="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00233356">
+      <w:r w:rsidRPr="006B7F6C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>für Aktive in Ausbildung oder Umschulung</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4713C58B" w14:textId="77777777" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
+        <w:t>für studierende Aktive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087515C7" w14:textId="3CF794BA" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="006B7F6C" w:rsidP="006B7F6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00233356">
+      <w:r w:rsidRPr="006B7F6C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>für studierende Aktive</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C8E35D1" w14:textId="77777777" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
+        <w:t>für Rentner bzw. Pensionäre, die als Aktive gemeldet sind</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF40CD" w:rsidRPr="00233356">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF40CD" w:rsidRPr="00233356">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>€ 36,00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED13588" w14:textId="77777777" w:rsidR="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00233356">
-[...23 lines deleted...]
-    <w:p w14:paraId="56B38856" w14:textId="77777777" w:rsidR="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    </w:p>
+    <w:p w14:paraId="0AFF6BC4" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40823D49" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    <w:p w14:paraId="03D5EB04" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F75DE87" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
+    <w:p w14:paraId="40A59D65" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E6C60C" w14:textId="77777777" w:rsidR="00233356" w:rsidRPr="00233356" w:rsidRDefault="00233356" w:rsidP="00233356">
-[...12 lines deleted...]
-    <w:p w14:paraId="7B488E80" w14:textId="74CF426D" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
+    <w:p w14:paraId="2C93F439" w14:textId="65879240" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233356">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>für Passive</w:t>
       </w:r>
-      <w:r w:rsidR="00233356" w:rsidRPr="00233356">
+      <w:r w:rsidR="006B7F6C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006B7F6C" w:rsidRPr="006B7F6C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>für schwerbehinderte Aktive, Auszubildende, Studierende, Rentner und Pensionäre, die ihre Kündigung schriftlich bis zum 01.03. eines Jahres dem Vorstand mitgeteilt haben und ihre Mitgliedschaft zum 30.06 des Jahres beenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00233356" w:rsidRPr="00233356">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298FC408" w14:textId="040E4A60" w:rsidR="00133B63" w:rsidRPr="00133B63" w:rsidRDefault="00070062" w:rsidP="00133B63">
+    <w:p w14:paraId="430D01F4" w14:textId="77777777" w:rsidR="00133B63" w:rsidRPr="00133B63" w:rsidRDefault="00070062" w:rsidP="00133B63">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133B63">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>für schwerbehinderte Aktive, die nach dem 30.06. eines Jahres in den Verein</w:t>
       </w:r>
       <w:r w:rsidR="00133B63">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00133B63">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>eintreten, für das Jahr des Beitritts</w:t>
       </w:r>
       <w:r w:rsidR="00EC111A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EC111A" w:rsidRPr="00233356">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>€ 18,00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5301384D" w14:textId="77777777" w:rsidR="00133B63" w:rsidRPr="00133B63" w:rsidRDefault="00133B63" w:rsidP="00133B63">
+    <w:p w14:paraId="6510BFE9" w14:textId="77777777" w:rsidR="00133B63" w:rsidRPr="00133B63" w:rsidRDefault="00133B63" w:rsidP="00133B63">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133B63">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302818BA" w14:textId="77777777" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
+    <w:p w14:paraId="4E9F386B" w14:textId="77777777" w:rsidR="00BF40CD" w:rsidRPr="00233356" w:rsidRDefault="00BF40CD" w:rsidP="00233356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B602061" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
+    <w:p w14:paraId="4D44347E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Informationspflichten nach Artikel 13 und 14 DSGVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C6E8EE" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="4C9E9486" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E2B512" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="7AB4AED8" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nach Artikel 13 und 14 EU-DSGVO hat der Verantwortliche einer betroffenen Person, deren Daten er verarbeitet, die in den Artikeln genannten Informationen bereit zu stellen. Dieser Informationspflicht kommt dieses Merkblatt nach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02495FBE" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
+    <w:p w14:paraId="00A49054" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E508F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. Namen und Kontaktdaten des Verantwortlichen sowie gegebenenfalls seiner Vertreter: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EAAB3A" w14:textId="50D90466" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="4441A3BB" w14:textId="3E0C818D" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Regionaler Dartsportverein Frankfurt am Main e.V., </w:t>
       </w:r>
       <w:r w:rsidR="00A827FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Kapellenstr. 31</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3622,881 +3617,849 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Flörsheim</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, gesetzlich vertreten durch den Vorstand nach § 26 BGB, Herr Harald Füssel</w:t>
       </w:r>
       <w:r w:rsidR="00A827FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EC111A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Herr Ulrich </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Herr Ulrich Best,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A827FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herr </w:t>
+      </w:r>
+      <w:r w:rsidR="00A827FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin </w:t>
+      </w:r>
       <w:r w:rsidR="00EC111A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Best, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A827FB">
+        <w:t>Weinlich</w:t>
+      </w:r>
+      <w:r w:rsidR="007E508F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, Frau Sabine Landua, Herr Lutz Landua</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>Herr</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB7BA8B" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="25332623" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>vorstand@rdv-f.de</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7C5B9C" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
+    <w:p w14:paraId="364ACC8E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E508F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2. Kontaktdaten des Datenschutzbeauftragten/der Datenschutzbeauftragten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C6D6A9" w14:textId="77777777" w:rsidR="006338CA" w:rsidRPr="006C1D8C" w:rsidRDefault="006338CA" w:rsidP="006338CA">
+    <w:p w14:paraId="6E963422" w14:textId="00D2C170" w:rsidR="006338CA" w:rsidRPr="006C1D8C" w:rsidRDefault="006338CA" w:rsidP="006338CA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Regionaler Dartsportverein Frankfurt am Main e.V., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Kapellenstr. 31</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>5439 Flörsheim</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, gesetzlich vertreten durch den Vorstand nach § 26 BGB, Herr Harald Füssel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">, Herr Ulrich </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, Herr Ulrich Best, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herr </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Best,  </w:t>
+        <w:t>Martin Weinlich, Frau Sabine Landua, Herr Lutz Landua</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>Herr</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1425D4E8" w14:textId="77777777" w:rsidR="006338CA" w:rsidRPr="006C1D8C" w:rsidRDefault="006338CA" w:rsidP="006338CA">
+    <w:p w14:paraId="135AE04F" w14:textId="77777777" w:rsidR="006338CA" w:rsidRPr="006C1D8C" w:rsidRDefault="006338CA" w:rsidP="006338CA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>vorstand@rdv-f.de</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042DFE79" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
+    <w:p w14:paraId="205BF62A" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>3. Zwecke, für die personenbezogenen Daten verarbeitet werden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738820FA" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="02FF7D55" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Die personenbezogenen Daten werden für die Durchführung des Mitgliedschaftsverhältnisses verarbeitet (z.B. Einladung zu Versammlungen, Beitragseinzug, Organisation des Sportbetriebes).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4865F96D" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="1E77D1B7" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1EA5F0" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="75B516EC" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Ferner werden personenbezogene Daten zur Teilnahme am Wettkampf-, Turnier- und Spielbetrieb der Landesfachverbände an diese weitergeleitet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D0ABC6" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="3F3D4A7B" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D5A9EA0" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="2D5F1625" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Darüber hinaus werden personenbezogene Daten im Zusammenhang mit sportlichen Ereignissen einschließlich der Berichterstattung hierüber auf der Internetseite des Vereins, in Auftritten des Vereins in Sozialen Medien sowie auf Seiten der Fachverbände veröffentlicht und an lokale, regionale und überregionale Printmedien übermittelt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088435D9" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
+    <w:p w14:paraId="33E14B87" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="007E508F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>4. Rechtsgrundlagen, auf Grund derer die Verarbeitung erfolgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53127184" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="651B5BD3" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verarbeitung der personenbezogenen Daten erfolgt in der Regel aufgrund der Erforderlichkeit zur Erfüllung eines Vertrages gemäß Artikel 6 Abs. 1 lit. b) DSGVO. Bei den Vertragsverhältnissen handelt es sich in erster Linie um das Mitgliedschaftsverhältnis im Verein und um die Teilnahme am Spielbetrieb der Fachverbände. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0599AAD3" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="659E8910" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="733B1A45" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="0DFD1BBC" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Werden personenbezogene Daten erhoben, ohne dass die Verarbeitung zur Erfüllung des Vertrages erforderlich ist, erfolgt die Verarbeitung aufgrund einer Einwilligung nach Artikel 6 Abs. 1 lit. a) i.V.m. Artikel 7 DSGVO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6BBD0E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="421DA482" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="007E508F" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6940A2D1" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="063CE553" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Die Veröffentlichung personenbezogener Daten im Internet oder in lokalen, regionalen oder überregionalen Printmedien erfolgt zur Wahrung berechtigter Interessen des Vereins (vgl. Artikel 6 Abs. 1 lit. f) DSGVO). Das berechtigte Interesse des Vereins besteht in der Information der Öffentlichkeit durch Berichtserstattung über die Aktivitäten des Vereins. In diesem Rahmen werden personenbezogene Daten einschließlich von Bildern der Teilnehmer zum Beispiel im Rahmen der Berichterstattung über sportliche Ereignisse des Vereins veröffentlicht. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB318DE" w14:textId="77777777" w:rsidR="00BA4250" w:rsidRDefault="00BA4250" w:rsidP="00D92F5C">
+    <w:p w14:paraId="69364950" w14:textId="77777777" w:rsidR="00BA4250" w:rsidRDefault="00BA4250" w:rsidP="00D92F5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44CE00E6" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="62A769B0" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>5. Die Empfänger oder Kategorien von Empfängern der personenbezogenen Daten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0541F6" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="4B8E66CB" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Personenbezogene Daten der Mitglieder, die am Spiel- und Wettkampfbetrieb der Landesfachverbände teilnehmen, werden zum Erwerb einer Lizenz, einer Wertungskarte, eines Spielerpasses oder sonstiger Teilnahmeberechtigung an den jeweiligen Landesfachverband weitergegeben. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC03C02" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="310A5C21" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Die Daten der Bankverbindung der Mitglieder werden zum Zwecke des Beitragseinzugs an die Sparkasse Musterstadt weitergeleitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCAD0B2" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="757D246B" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB530CE" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="5CEB132E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>6. Die Dauer, für die die personenbezogenen Daten gespeichert werden oder, falls dies nicht möglich ist, die Kriterien für die Festlegung der Dauer:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581E1724" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="414BC4B8" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Die personenbezogenen Daten werden für die Dauer der Mitgliedschaft gespeichert. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156AA4C9" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="12C6AE19" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Mit Beendigung der Mitgliedschaft werden die Datenkategorien gemäß den gesetzlichen Aufbewahrungsfristen weitere zehn Jahre vorgehalten und dann gelöscht. In der Zeit zwischen Beendigung der Mitgliedschaft und der Löschung wird die Verarbeitung dieser Daten eingeschränkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37406B4B" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="6B11B418" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D60DF88" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="2136F3B5" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Bestimmte Datenkategorien werden zum Zweck der Vereinschronik im Vereinsarchiv gespeichert. Hierbei handelt es sich um die Kategorien Vorname, Nachname, Zugehörigkeit zu einer Mannschaft, besondere sportliche Erfolge oder Ereignisse, an denen die betroffene Person mitgewirkt hat. Der Speicherung liegt ein berechtigtes Interesse des Vereins an der zeitgeschichtlichen Dokumentation von sportlichen Ereignissen und Erfolgen und der jeweiligen Zusammensetzung der Mannschaften zugrunde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486C4297" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="54302B50" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C43810E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="56FA7D9E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1770"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Alle Daten der übrigen Kategorien (z.B. Bankdaten, Anschrift, Kontaktdaten) werden mit Beendigung der Mitgliedschaft gelöscht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BAECFF" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="62B20344" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>7. Der betroffenen Person stehen unter den in den Artikeln jeweils genannten Voraussetzungen die nachfolgenden Rechte zu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5222D6AA" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="623444FB" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht auf Auskunft nach Artikel 15 DSGVO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D922468" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="0A474600" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht auf Berichtigung nach Artikel 16 DSGVO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B6BCC" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="6B55284B" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht auf Löschung nach Artikel 17 DSGVO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B32590" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="3CF7AB39" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht auf Einschränkung der Verarbeitung nach Artikel 18 DSGVO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B4BE7B" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="04708BCB" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht auf Datenübertragbarkeit nach Artikel 20 DSGVO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FC6539" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="6CAF954E" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Widerspruchsrecht nach Artikel 21 DSGVO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC43551" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="26FFB1C5" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht auf Beschwerde bei einer Aufsichtsbehörde nach Artikel 77 DSGVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3E36B2" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="3A53A3B7" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>- das Recht, eine erteilte Einwilligung jederzeit widerrufen zu können, ohne dass die Rechtmäßigkeit der aufgrund der Einwilligung bis zum Widerruf erfolgten Verarbeitung hierdurch berührt wird</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC53570" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="35BC7275" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>8. Die Quelle, aus der die personenbezogenen Daten stammen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549FDD62" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="197FB737" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Die personenbezogenen Daten werden grundsätzlich im Rahmen des Erwerbs der Mitgliedschaft erhoben. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FCCE53" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="53A4821C" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6483F1D5" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
+    <w:p w14:paraId="692050CC" w14:textId="77777777" w:rsidR="00D92F5C" w:rsidRPr="006C1D8C" w:rsidRDefault="00D92F5C" w:rsidP="00D92F5C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ende der Informationspflicht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E1749C" w14:textId="77777777" w:rsidR="00536820" w:rsidRPr="00D92F5C" w:rsidRDefault="00D92F5C" w:rsidP="006C1D8C">
+    <w:p w14:paraId="17C8A024" w14:textId="77777777" w:rsidR="00536820" w:rsidRPr="00D92F5C" w:rsidRDefault="00D92F5C" w:rsidP="006C1D8C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stand: April 2018</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536820" w:rsidRPr="00D92F5C" w:rsidSect="00561E24">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2694" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4BDABE" w14:textId="77777777" w:rsidR="00180ECC" w:rsidRDefault="00180ECC" w:rsidP="00B258C4">
+    <w:p w14:paraId="49F6E4E4" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="00B258C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BA20A8A" w14:textId="77777777" w:rsidR="00180ECC" w:rsidRDefault="00180ECC" w:rsidP="00B258C4">
+    <w:p w14:paraId="69761B82" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="00B258C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4535,220 +4498,231 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="English111 Vivace BT">
     <w:altName w:val="Mistral"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="512B1478" w14:textId="4FCFC06E" w:rsidR="005B286F" w:rsidRPr="001364B9" w:rsidRDefault="005B286F">
+  <w:p w14:paraId="2E90E810" w14:textId="18CAFB04" w:rsidR="005B286F" w:rsidRPr="001364B9" w:rsidRDefault="005B286F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001364B9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
+    <w:r w:rsidR="006B7F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>31.</w:t>
+    </w:r>
     <w:r w:rsidR="002B3800">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>01.01.202</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="007E508F">
+    <w:r w:rsidR="006B7F6C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
+    <w:r w:rsidR="002B3800">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="006B7F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E8E814F" w14:textId="06A061D8" w:rsidR="003A1FD0" w:rsidRPr="003A1FD0" w:rsidRDefault="003A1FD0" w:rsidP="003A1FD0">
+  <w:p w14:paraId="10401F7B" w14:textId="2E7D3A21" w:rsidR="003A1FD0" w:rsidRPr="003A1FD0" w:rsidRDefault="003A1FD0" w:rsidP="003A1FD0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A1FD0">
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003A1FD0">
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
-    <w:r w:rsidR="00CD2C83">
+    <w:r w:rsidR="006B7F6C">
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...15 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>31.05</w:t>
     </w:r>
     <w:r w:rsidR="002B3800">
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="007E508F">
+    <w:r w:rsidR="006B7F6C">
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="640E77AD" w14:textId="77777777" w:rsidR="00180ECC" w:rsidRDefault="00180ECC" w:rsidP="00B258C4">
+    <w:p w14:paraId="354F8FFE" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="00B258C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41198020" w14:textId="77777777" w:rsidR="00180ECC" w:rsidRDefault="00180ECC" w:rsidP="00B258C4">
+    <w:p w14:paraId="50C73C34" w14:textId="77777777" w:rsidR="006B7F6C" w:rsidRDefault="006B7F6C" w:rsidP="00B258C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BF32ED6" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="6B242329" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14F12C15" wp14:editId="0334EAEA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D2792B" wp14:editId="337F5C42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7802</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1097280" cy="1141095"/>
           <wp:effectExtent l="0" t="0" r="7620" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Grafik 18" descr="RDV Logo klein Farbe"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Grafik 1" descr="RDV Logo klein Farbe"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -4778,156 +4752,201 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="003615A7">
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>Regionaler Dartsportverein</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B58B0B7" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="6465BDD3" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2835"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003615A7">
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>Frankfurt am Main e.V.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="248048AE" w14:textId="77777777" w:rsidR="00B258C4" w:rsidRPr="004805A3" w:rsidRDefault="00B258C4" w:rsidP="004805A3">
+  <w:p w14:paraId="2E303114" w14:textId="77777777" w:rsidR="00B258C4" w:rsidRPr="004805A3" w:rsidRDefault="00B258C4" w:rsidP="004805A3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E09C30B" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="54885551" w14:textId="36C6A05B" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00772D43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
-      <w:t>RDV Frankfurt am Main e.V.</w:t>
+      <w:t>RDV Frankfurt am Main e</w:t>
+    </w:r>
+    <w:r w:rsidR="006B7F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00772D43">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidR="006B7F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
       <w:t>anmeldung@rdv-f.de</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00772D43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
-      <w:t>Frankfurter Volksbank e.G.</w:t>
+      <w:t xml:space="preserve">Frankfurter Volksbank </w:t>
+    </w:r>
+    <w:r w:rsidR="006B7F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rhein/Main </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00772D43">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>eG</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="578C7EFF" w14:textId="63536C84" w:rsidR="004805A3" w:rsidRDefault="00A827FB" w:rsidP="004805A3">
+  <w:p w14:paraId="0D3DDB32" w14:textId="41D82A39" w:rsidR="004805A3" w:rsidRDefault="00A827FB" w:rsidP="004805A3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>Kapellenstr. 31</w:t>
     </w:r>
     <w:r w:rsidR="004805A3">
       <w:rPr>
@@ -4935,135 +4954,144 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
       <w:t>www.rdv-f</w:t>
     </w:r>
     <w:r w:rsidR="004805A3" w:rsidRPr="00B258C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>.de</w:t>
     </w:r>
     <w:r w:rsidR="004805A3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="006B7F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>IBAN:</w:t>
+    </w:r>
     <w:r w:rsidR="004805A3" w:rsidRPr="007C296E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>DE54 5019 0000 7000 7367 02</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="43F0DC2C" w14:textId="77777777" w:rsidR="004805A3" w:rsidRPr="00772D43" w:rsidRDefault="003A1FD0" w:rsidP="004805A3">
+  <w:p w14:paraId="190ECDAE" w14:textId="77777777" w:rsidR="004805A3" w:rsidRPr="00772D43" w:rsidRDefault="003A1FD0" w:rsidP="004805A3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>65439 Flörsheim</w:t>
     </w:r>
     <w:r w:rsidR="004805A3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004805A3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004805A3" w:rsidRPr="007C296E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>FFVBDEFF</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A3B4E2B" w14:textId="77777777" w:rsidR="004805A3" w:rsidRPr="003615A7" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="67F54EBF" w14:textId="77777777" w:rsidR="004805A3" w:rsidRPr="003615A7" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2024B8D9" wp14:editId="3BD42C42">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3803308F" wp14:editId="6D6ABCF5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5374640</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>39517</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1097280" cy="1141095"/>
           <wp:effectExtent l="0" t="0" r="7620" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="20" name="Grafik 20" descr="RDV Logo klein Farbe"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Grafik 1" descr="RDV Logo klein Farbe"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -5100,124 +5128,124 @@
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2032745B" w14:textId="77777777" w:rsidR="004805A3" w:rsidRPr="0040492D" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="48DADA9D" w14:textId="77777777" w:rsidR="004805A3" w:rsidRPr="0040492D" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4AA68B65" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="0F01A217" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003615A7">
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>Regionaler Dartsportverein</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="723E6E57" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
+  <w:p w14:paraId="4CB3F2CB" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3" w:rsidP="004805A3">
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2835"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003615A7">
       <w:rPr>
         <w:rFonts w:ascii="English111 Vivace BT" w:eastAsia="Times New Roman" w:hAnsi="English111 Vivace BT"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>Frankfurt am Main e.V.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="601BF8D6" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3">
+  <w:p w14:paraId="2E76368E" w14:textId="77777777" w:rsidR="004805A3" w:rsidRDefault="004805A3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF21B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F2427E8"/>
     <w:lvl w:ilvl="0" w:tplc="9EF6F4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
@@ -5375,88 +5403,89 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1811049059">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1777292221">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UBHCSVFmeDf3lxxeTZ5BLFuWDG61X02IqZtI+JmIKLIZ8QLFuAqGIvNvaaZrNSlgUljBz2k+f7slxut580HiBA==" w:salt="ptXz9PR7c25bMD6uXk5gtw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BKPbWhGeCZfge0EHZOA/1/12vVz1dDkLpdwM9NtRRyT54GonQUJIKRJujKU3HOBNg2lDKDUvFbGoi58fn1ydpQ==" w:salt="1Z1v/1FzbcR3uSfk6/5l8A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A827FB"/>
+    <w:rsidRoot w:val="006B7F6C"/>
     <w:rsid w:val="000042B6"/>
     <w:rsid w:val="00047CE4"/>
     <w:rsid w:val="00050203"/>
     <w:rsid w:val="00055D16"/>
     <w:rsid w:val="00070062"/>
     <w:rsid w:val="000743C6"/>
     <w:rsid w:val="00093F19"/>
     <w:rsid w:val="000A354A"/>
     <w:rsid w:val="000A7FBA"/>
     <w:rsid w:val="000B54B0"/>
     <w:rsid w:val="000F3948"/>
+    <w:rsid w:val="001073B4"/>
     <w:rsid w:val="00133B63"/>
     <w:rsid w:val="001364B9"/>
     <w:rsid w:val="00144413"/>
     <w:rsid w:val="001670AD"/>
     <w:rsid w:val="001712C1"/>
     <w:rsid w:val="00180ECC"/>
     <w:rsid w:val="00186ECB"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="00196630"/>
     <w:rsid w:val="001B0C49"/>
     <w:rsid w:val="001B19F8"/>
     <w:rsid w:val="001D2007"/>
     <w:rsid w:val="001E31A1"/>
     <w:rsid w:val="001F2140"/>
     <w:rsid w:val="00233356"/>
     <w:rsid w:val="00254ADC"/>
     <w:rsid w:val="00287AB7"/>
     <w:rsid w:val="00292460"/>
     <w:rsid w:val="002A7B3F"/>
     <w:rsid w:val="002B3800"/>
     <w:rsid w:val="002E035C"/>
     <w:rsid w:val="002F2100"/>
     <w:rsid w:val="002F4D26"/>
     <w:rsid w:val="00311AF9"/>
     <w:rsid w:val="0032477B"/>
@@ -5485,117 +5514,122 @@
     <w:rsid w:val="00502296"/>
     <w:rsid w:val="00512DC9"/>
     <w:rsid w:val="0051641E"/>
     <w:rsid w:val="00531CA4"/>
     <w:rsid w:val="00536820"/>
     <w:rsid w:val="00540623"/>
     <w:rsid w:val="00561E24"/>
     <w:rsid w:val="00562F5E"/>
     <w:rsid w:val="00576FAE"/>
     <w:rsid w:val="005B286F"/>
     <w:rsid w:val="005B5FD9"/>
     <w:rsid w:val="005E47B7"/>
     <w:rsid w:val="005E49B8"/>
     <w:rsid w:val="00601869"/>
     <w:rsid w:val="00605983"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00626765"/>
     <w:rsid w:val="006338CA"/>
     <w:rsid w:val="00633A6F"/>
     <w:rsid w:val="006401D9"/>
     <w:rsid w:val="00643DEC"/>
     <w:rsid w:val="006452CE"/>
     <w:rsid w:val="00660236"/>
     <w:rsid w:val="006602B6"/>
     <w:rsid w:val="006B2B2E"/>
+    <w:rsid w:val="006B7F6C"/>
     <w:rsid w:val="006C1D8C"/>
     <w:rsid w:val="006C7482"/>
     <w:rsid w:val="006D19A9"/>
     <w:rsid w:val="006E736B"/>
     <w:rsid w:val="00764A81"/>
     <w:rsid w:val="00770798"/>
     <w:rsid w:val="00791893"/>
     <w:rsid w:val="007C296E"/>
     <w:rsid w:val="007E508F"/>
     <w:rsid w:val="007F17CD"/>
     <w:rsid w:val="00806C86"/>
     <w:rsid w:val="00837473"/>
     <w:rsid w:val="008401E1"/>
     <w:rsid w:val="008568FB"/>
     <w:rsid w:val="00894BC0"/>
     <w:rsid w:val="008A19CC"/>
     <w:rsid w:val="008F1EFF"/>
     <w:rsid w:val="00903D49"/>
     <w:rsid w:val="00922C34"/>
     <w:rsid w:val="00935C19"/>
+    <w:rsid w:val="00945E4E"/>
     <w:rsid w:val="00962B83"/>
     <w:rsid w:val="009763B7"/>
     <w:rsid w:val="009A1C30"/>
     <w:rsid w:val="009D7265"/>
     <w:rsid w:val="009E5326"/>
     <w:rsid w:val="00A04740"/>
     <w:rsid w:val="00A1647D"/>
     <w:rsid w:val="00A20EDC"/>
     <w:rsid w:val="00A232C1"/>
     <w:rsid w:val="00A33302"/>
     <w:rsid w:val="00A54665"/>
     <w:rsid w:val="00A54DD3"/>
     <w:rsid w:val="00A562EB"/>
     <w:rsid w:val="00A74537"/>
     <w:rsid w:val="00A80D36"/>
     <w:rsid w:val="00A827FB"/>
+    <w:rsid w:val="00A927D9"/>
     <w:rsid w:val="00AD6C92"/>
     <w:rsid w:val="00AD7602"/>
     <w:rsid w:val="00B03EE4"/>
     <w:rsid w:val="00B13248"/>
     <w:rsid w:val="00B15D53"/>
     <w:rsid w:val="00B23E15"/>
     <w:rsid w:val="00B258C4"/>
     <w:rsid w:val="00B34012"/>
+    <w:rsid w:val="00B405A9"/>
     <w:rsid w:val="00B55AC8"/>
     <w:rsid w:val="00B70989"/>
     <w:rsid w:val="00B739C2"/>
     <w:rsid w:val="00B80F11"/>
     <w:rsid w:val="00B9473B"/>
     <w:rsid w:val="00BA4250"/>
     <w:rsid w:val="00BB46DE"/>
     <w:rsid w:val="00BD0E08"/>
     <w:rsid w:val="00BF40CD"/>
     <w:rsid w:val="00C2690C"/>
     <w:rsid w:val="00C33DEB"/>
     <w:rsid w:val="00C43387"/>
     <w:rsid w:val="00C45CA3"/>
     <w:rsid w:val="00C54CF0"/>
     <w:rsid w:val="00C64C62"/>
     <w:rsid w:val="00C847C6"/>
     <w:rsid w:val="00C955E3"/>
     <w:rsid w:val="00C95BE5"/>
     <w:rsid w:val="00CB6730"/>
     <w:rsid w:val="00CB6BE0"/>
     <w:rsid w:val="00CC2A9B"/>
     <w:rsid w:val="00CD2C83"/>
     <w:rsid w:val="00CE1D0E"/>
+    <w:rsid w:val="00CF4D05"/>
     <w:rsid w:val="00CF7C3D"/>
     <w:rsid w:val="00D0329F"/>
     <w:rsid w:val="00D123E8"/>
     <w:rsid w:val="00D63EDF"/>
     <w:rsid w:val="00D66C1A"/>
     <w:rsid w:val="00D83F1E"/>
     <w:rsid w:val="00D8589F"/>
     <w:rsid w:val="00D92F5C"/>
     <w:rsid w:val="00D9323C"/>
     <w:rsid w:val="00DA4D64"/>
     <w:rsid w:val="00DB7D45"/>
     <w:rsid w:val="00DC6551"/>
     <w:rsid w:val="00DE30BF"/>
     <w:rsid w:val="00DE41C4"/>
     <w:rsid w:val="00DE60AF"/>
     <w:rsid w:val="00E03AD9"/>
     <w:rsid w:val="00E03F92"/>
     <w:rsid w:val="00E07944"/>
     <w:rsid w:val="00E101AC"/>
     <w:rsid w:val="00E16A0B"/>
     <w:rsid w:val="00E2449F"/>
     <w:rsid w:val="00E25FB7"/>
     <w:rsid w:val="00E606CB"/>
     <w:rsid w:val="00E6766D"/>
     <w:rsid w:val="00E716D4"/>
@@ -5615,52 +5649,52 @@
     <w:rsid w:val="00FE5871"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="455B6F6A"/>
-  <w15:docId w15:val="{83D941DE-3DC7-4A19-9E18-54E6D774C299}"/>
+  <w14:docId w14:val="52FF8701"/>
+  <w15:docId w15:val="{1261AC42-DE80-4150-91F8-9C83BC66181B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5738,51 +5772,51 @@
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6229,50 +6263,105 @@
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00BF40CD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B7F6C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B7F6C"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:rsid w:val="006B7F6C"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:rsid w:val="006B7F6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="133910063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136942079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6289,433 +6378,427 @@
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-f.de/index.php/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rdv-f.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4B32F2BEC27E4B7681038606D92C4FE5"/>
+        <w:name w:val="036145421FE346A99E8FA4078B46CA2B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F997465A-3F78-4CF6-90BC-BEB4E6B530A0}"/>
+        <w:guid w:val="{1C5DE9B8-6AB2-4216-A09C-A6D6C9E7DB36}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="4B32F2BEC27E4B7681038606D92C4FE5"/>
+            <w:pStyle w:val="036145421FE346A99E8FA4078B46CA2B"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8AD8BFED855D43CFAEA91B37BDC10921"/>
+        <w:name w:val="4973C1936E704C979F4080A4C0FB3D3C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E3BAE6E5-47BE-4048-8982-ED6DD86B4337}"/>
+        <w:guid w:val="{76E42DD3-1955-4FEC-ACFA-E208FECD13D4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="8AD8BFED855D43CFAEA91B37BDC10921"/>
+            <w:pStyle w:val="4973C1936E704C979F4080A4C0FB3D3C"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DEB6EFF52B334E6BBDD04E0EA66437BC"/>
+        <w:name w:val="2DB25602D61B4616A21F60FB2367BB47"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C9FB03B9-ADB6-4379-BB7B-B710F98A066C}"/>
+        <w:guid w:val="{545D8693-4DAA-4D2B-BAB1-616FF998605D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="DEB6EFF52B334E6BBDD04E0EA66437BC"/>
+            <w:pStyle w:val="2DB25602D61B4616A21F60FB2367BB47"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
-              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FCC342942FD747969A8D8230EC1FB79A"/>
+        <w:name w:val="D449513F11F246ABAD54EEDC3DD877CB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FB917880-2B03-4300-B0D7-60623685D4B0}"/>
+        <w:guid w:val="{6A4B5659-4E13-4C72-8121-2E3D8D1E2943}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="FCC342942FD747969A8D8230EC1FB79A"/>
+            <w:pStyle w:val="D449513F11F246ABAD54EEDC3DD877CB"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
-              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8F0061F925AF4910A6669D63FA239BD9"/>
+        <w:name w:val="106E5C9437E54F79A83159A59959DB2B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{36275620-6D9E-4198-9767-1A33EAA302D3}"/>
+        <w:guid w:val="{9D80A467-81E4-41FE-ADE5-52A7DBB3D287}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="8F0061F925AF4910A6669D63FA239BD9"/>
+            <w:pStyle w:val="106E5C9437E54F79A83159A59959DB2B"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
-              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="94ADCDE4E1674194B824845A238CB4E5"/>
+        <w:name w:val="B40FC671E1384DE89027516631410999"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C9E4CFAE-9F30-49E7-8C11-7BE8373F7BA9}"/>
+        <w:guid w:val="{60CFB170-35BB-4EEB-904D-B24920799BC5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="94ADCDE4E1674194B824845A238CB4E5"/>
+            <w:pStyle w:val="B40FC671E1384DE89027516631410999"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
-              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D98ABF1EF4E64028BF5335E4F100354D"/>
+        <w:name w:val="11980509337344DF9808BA96C38A2F14"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FE17D7AB-7845-41CF-9BD7-B04454FD9935}"/>
+        <w:guid w:val="{A4A2197F-9DC2-45AD-92DA-B3FDE0B14C2C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="D98ABF1EF4E64028BF5335E4F100354D"/>
+            <w:pStyle w:val="11980509337344DF9808BA96C38A2F14"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
-              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FEC50BABDD634AD1A0ACC6260E11E8DE"/>
+        <w:name w:val="54C9D88CB4C8476B8F11DFBA2BA924B5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6AE56D25-B440-4262-89EF-E3583C07A9CA}"/>
+        <w:guid w:val="{C7A5ADC3-D907-4BB1-A995-FF295282AC11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="FEC50BABDD634AD1A0ACC6260E11E8DE"/>
+            <w:pStyle w:val="54C9D88CB4C8476B8F11DFBA2BA924B5"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
-              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DABE779F8B7749F781840A1D4ACB32CC"/>
+        <w:name w:val="51E664A81875417581D132464E96DBFB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{79E2BE2C-DA6E-43D8-9C2D-08E68428E212}"/>
+        <w:guid w:val="{5A45EC98-A159-4826-9D1E-CE8ED6EF4EE4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="DABE779F8B7749F781840A1D4ACB32CC"/>
+            <w:pStyle w:val="51E664A81875417581D132464E96DBFB"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0A37E15D4A284B6D8FBB8EF79606FB3C"/>
+        <w:name w:val="EAD2F4E760DD46C3A555060DA998C328"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{90A0066F-AD57-4FF8-87A1-1167EF9AE3D4}"/>
+        <w:guid w:val="{DA717B52-38B8-4A40-A252-93F489FDE270}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="0A37E15D4A284B6D8FBB8EF79606FB3C"/>
+            <w:pStyle w:val="EAD2F4E760DD46C3A555060DA998C328"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00311AF9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="53A5FC5A2CBB401A98A8D2B18936583E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0793960-D1A4-4C34-8401-98C4C9FB7B52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
+          <w:pPr>
+            <w:pStyle w:val="53A5FC5A2CBB401A98A8D2B18936583E"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1F69CF9F40EF4A809F8800FE9CC2C468"/>
+        <w:name w:val="9D34BF5BD936455A9F42064F21C97358"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A08036DC-CBD2-4E89-ABCC-A958D18B85A3}"/>
+        <w:guid w:val="{7451BC6B-BDDC-4D35-9D92-3754F7E107B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="1F69CF9F40EF4A809F8800FE9CC2C468"/>
+            <w:pStyle w:val="9D34BF5BD936455A9F42064F21C97358"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FFADCA1DEC714298A0F87131B9AA730E"/>
+        <w:name w:val="1C721A88E09F4B16A71D348D911EFCCA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{610B979C-E7E9-4559-8C2E-9693E94CD0CC}"/>
+        <w:guid w:val="{CEF7CEFE-091C-44C3-965B-BB92F944F5B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00253609" w:rsidRDefault="00B54531" w:rsidP="00B54531">
+        <w:p w:rsidR="00580C10" w:rsidRDefault="00580C10">
           <w:pPr>
-            <w:pStyle w:val="FFADCA1DEC714298A0F87131B9AA730E"/>
+            <w:pStyle w:val="1C721A88E09F4B16A71D348D911EFCCA"/>
           </w:pPr>
           <w:r w:rsidRPr="00311AF9">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-            <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6775,96 +6858,91 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00253609"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E6766D"/>
+    <w:rsidRoot w:val="00580C10"/>
+    <w:rsid w:val="00580C10"/>
+    <w:rsid w:val="00CF4D05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7233,228 +7311,97 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B32F2BEC27E4B7681038606D92C4FE5">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="036145421FE346A99E8FA4078B46CA2B">
+    <w:name w:val="036145421FE346A99E8FA4078B46CA2B"/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B54531"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8AD8BFED855D43CFAEA91B37BDC10921">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4973C1936E704C979F4080A4C0FB3D3C">
+    <w:name w:val="4973C1936E704C979F4080A4C0FB3D3C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEB6EFF52B334E6BBDD04E0EA66437BC">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DB25602D61B4616A21F60FB2367BB47">
+    <w:name w:val="2DB25602D61B4616A21F60FB2367BB47"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCC342942FD747969A8D8230EC1FB79A">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D449513F11F246ABAD54EEDC3DD877CB">
+    <w:name w:val="D449513F11F246ABAD54EEDC3DD877CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F0061F925AF4910A6669D63FA239BD9">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="106E5C9437E54F79A83159A59959DB2B">
+    <w:name w:val="106E5C9437E54F79A83159A59959DB2B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94ADCDE4E1674194B824845A238CB4E5">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B40FC671E1384DE89027516631410999">
+    <w:name w:val="B40FC671E1384DE89027516631410999"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98ABF1EF4E64028BF5335E4F100354D">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11980509337344DF9808BA96C38A2F14">
+    <w:name w:val="11980509337344DF9808BA96C38A2F14"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEC50BABDD634AD1A0ACC6260E11E8DE">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54C9D88CB4C8476B8F11DFBA2BA924B5">
+    <w:name w:val="54C9D88CB4C8476B8F11DFBA2BA924B5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEDBCD5ACBCF47E1A701777BE5CA52A1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51E664A81875417581D132464E96DBFB">
+    <w:name w:val="51E664A81875417581D132464E96DBFB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DABE779F8B7749F781840A1D4ACB32CC">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAD2F4E760DD46C3A555060DA998C328">
+    <w:name w:val="EAD2F4E760DD46C3A555060DA998C328"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A37E15D4A284B6D8FBB8EF79606FB3C">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53A5FC5A2CBB401A98A8D2B18936583E">
+    <w:name w:val="53A5FC5A2CBB401A98A8D2B18936583E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F69CF9F40EF4A809F8800FE9CC2C468">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D34BF5BD936455A9F42064F21C97358">
+    <w:name w:val="9D34BF5BD936455A9F42064F21C97358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFADCA1DEC714298A0F87131B9AA730E">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C721A88E09F4B16A71D348D911EFCCA">
+    <w:name w:val="1C721A88E09F4B16A71D348D911EFCCA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -7709,69 +7656,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Mitgliedsantrag_RDV-F_aktuell_20260531</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1135</Words>
-  <Characters>7152</Characters>
+  <Words>1163</Words>
+  <Characters>7328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
+  <Lines>61</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8271</CharactersWithSpaces>
+  <CharactersWithSpaces>8475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Lutz Landua</dc:creator>
+  <dc:creator>Regionaler Dartsportverein Frankfurt e.V.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>